--- v0 (2026-04-18)
+++ v1 (2026-06-02)
@@ -41,65 +41,65 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553D8D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0211FD24" wp14:editId="07290BE6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-715645</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-714375</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1850065" cy="929191"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1792937531" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                  <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1792937531" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1850065" cy="929191"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
@@ -117,65 +117,65 @@
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00323E1C" w:rsidRPr="00553D8D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CBA246A" wp14:editId="1C13C746">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2933065</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-556260</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2050250" cy="672590"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1562337352" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                  <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1562337352" name="Picture 4">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2050250" cy="672590"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -191,65 +191,65 @@
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00323E1C" w:rsidRPr="00553D8D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DD08BA4" wp14:editId="0489E9CC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1419225</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-721995</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1222744" cy="879268"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1062355247" name="Picture 2">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                  <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1062355247" name="Picture 2">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="12920" t="10740" r="8840" b="9749"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1222744" cy="879268"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
@@ -272,65 +272,65 @@
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00323E1C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39DAFB12" wp14:editId="20DEB1B7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5508625</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-609600</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="704786" cy="767566"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1370251717" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                  <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1370251717" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="704786" cy="767566"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -348,141 +348,141 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidR="005D11EA" w:rsidRPr="00553D8D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A547A99" wp14:editId="35EFED24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-902970</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>382905</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7538720" cy="8559165"/>
                 <wp:effectExtent l="11430" t="11430" r="12700" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="551113921" name="Rectangle 4">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                      <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7538720" cy="8559165"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:rect w14:anchorId="50BF0239" id="Rectangle 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-71.1pt;margin-top:30.15pt;width:593.6pt;height:673.95pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbD3RxCwIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lKs7VR02nqKEIa&#10;A2nsB7iOk1g4PnN2m5Zfz9ntugJ7QuTB8uXs77777vPiZt8btlPoNdiK56MxZ8pKqLVtK/70bf1u&#10;xpkPwtbCgFUVPyjPb5Zv3ywGV6oJdGBqhYxArC8HV/EuBFdmmZed6oUfgVOWkg1gLwKF2GY1ioHQ&#10;e5NNxuOrbACsHYJU3tPfu2OSLxN+0ygZvjSNV4GZihO3kFZM6yau2XIhyhaF67Q80RD/wKIX2lLR&#10;M9SdCIJtUf8F1WuJ4KEJIwl9Bk2jpUo9UDf5+I9uHjvhVOqFxPHuLJP/f7DyYffovmKk7t09yO+e&#10;WVh1wrbqFhGGTomayuVRqGxwvjxfiIGnq2wzfIaaRiu2AZIG+wb7CEjdsX2S+nCWWu0Dk/Tzung/&#10;u57QRCTlZkUxz6+KVEOUz9cd+vBRQc/ipuJIs0zwYnfvQ6QjyucjiT4YXa+1MSnAdrMyyHaC5r5e&#10;j+k7ofvLY8ayoeLzYlIk5N9y/hIiArwO0etABja6pzbOh0QZdftg62SvILQ57omysScho3bRpr7c&#10;QH0gHRGO7qTXRJsO8CdnAzmz4v7HVqDizHyyNIt5Pp1GK6dgWiQV8TKzucwIKwmq4oGz43YVjvbf&#10;OtRtR5Xy1LuFW5pfo5OyL6xOZMl9SfDTS4n2vozTqZf3vPwFAAD//wMAUEsDBBQABgAIAAAAIQBS&#10;pEmy4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwDIbvk/YOkSftBgmlMOiaooG007TD&#10;GBy4mdZrqzVJlQTavf3MabvZ8qff359vRtOJK/nQOqthNlUgyJauam2t4fD5OlmBCBFthZ2zpOGH&#10;AmyK+7scs8oN9oOu+1gLDrEhQw1NjH0mZSgbMhimrifLty/nDUZefS0rjwOHm04mSi2lwdbyhwZ7&#10;2jVUfu8vRsPgtqf5Yo1vu6cYvR+P79tDudb68WF8eQYRaYx/MNz0WR0Kdjq7i62C6DRMZmmSMKth&#10;qeYgboRKF1zvzFOqVgnIIpf/WxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJsPdHEL&#10;AgAAFwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFKk&#10;SbLiAAAADQEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" fillcolor="red"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00415296" w:rsidRPr="00553D8D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50694256" wp14:editId="7122C949">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5400897</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-630585</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="775704" cy="844849"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1703049304" name="Picture 3">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                  <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1703049304" name="Picture 3">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="775704" cy="844849"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -500,99 +500,99 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidR="005D11EA" w:rsidRPr="00553D8D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E90F2DF" wp14:editId="79C250DD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-902970</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-903605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7538720" cy="1297305"/>
                 <wp:effectExtent l="11430" t="10795" r="12700" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="377895192" name="Rectangle 2">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                      <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7538720" cy="1297305"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
               <v:rect w14:anchorId="269313C5" id="Rectangle 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-71.1pt;margin-top:-71.15pt;width:593.6pt;height:102.15pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeYsuvCwIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azSZNYcVarbFNV&#10;2m4rbfsBBGMbFTN0IHHSr+9Astn08lSVB8QwcDhz5rC8PfSG7RV6DbbixSjnTFkJtbZtxb9+2byZ&#10;c+aDsLUwYFXFj8rz29XrV8vBlWoMHZhaISMQ68vBVbwLwZVZ5mWneuFH4JSlZAPYi0AhtlmNYiD0&#10;3mTjPH+bDYC1Q5DKe9q9PyX5KuE3jZLhU9N4FZipOHELacY0b+OcrZaibFG4TsszDfEPLHqhLT16&#10;gboXQbAd6j+gei0RPDRhJKHPoGm0VKkGqqbIf6vmqRNOpVpIHO8uMvn/Bysf90/uM0bq3j2A/OaZ&#10;hXUnbKvuEGHolKjpuSIKlQ3Ol5cLMfB0lW2Hj1BTa8UuQNLg0GAfAak6dkhSHy9Sq0NgkjZn05v5&#10;bEwdkZQrxovZTT5Nb4jy+bpDH94r6FlcVByplwle7B98iHRE+Xwk0Qej6402JgXYbtcG2V5Q3zdp&#10;nNH99TFj2VDxxXQ8Tci/5Pw1RJ7G3yB6HcjARvcVn18OiTLq9s7WyV5BaHNaE2Vjz0JG7aJNfbmF&#10;+kg6IpzcSb+JFh3gD84GcmbF/fedQMWZ+WCpF4tiMolWTsFkmlTE68z2OiOsJKiKB85Oy3U42X/n&#10;ULcdvVSk2i3cUf8anZR9YXUmS+5Lgp9/SrT3dZxOvfzn1U8AAAD//wMAUEsDBBQABgAIAAAAIQC/&#10;APD94AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW7JsTFCaTgg0JI5b&#10;d+HmtqYtNE7VpFvh6cnEYdxs+dPv7083k+3EkQbfOjawmCsQxKWrWq4NHPLt7B6ED8gVdo7JwDd5&#10;2GTXVykmlTvxjo77UIsYwj5BA00IfSKlLxuy6OeuJ463DzdYDHEdalkNeIrhtpNaqbW02HL80GBP&#10;zw2VX/vRGihafcCfXf6q7MN2Gd6m/HN8fzHm9mZ6egQRaAoXGM76UR2y6FS4kSsvOgOzxUrryP5N&#10;SxBnRq3uYsHCwForkFkq/7fIfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCeYsuvCwIA&#10;ABcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC/APD9&#10;4AAAAA0BAAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="217B822B" w14:textId="77777777" w:rsidR="00415296" w:rsidRPr="00553D8D" w:rsidRDefault="00415296" w:rsidP="00415296">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A3D6099" w14:textId="77777777" w:rsidR="00415296" w:rsidRPr="00553D8D" w:rsidRDefault="00415296" w:rsidP="00415296">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FAF912B" w14:textId="77777777" w:rsidR="00415296" w:rsidRPr="00553D8D" w:rsidRDefault="00415296" w:rsidP="00415296">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
         <w:rPr>
@@ -610,50 +610,51 @@
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">Preparing for Emergencies </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D60F251" w14:textId="77777777" w:rsidR="00415296" w:rsidRPr="00553D8D" w:rsidRDefault="00415296" w:rsidP="00415296">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:alias w:val="Community Name"/>
         <w:tag w:val="Community Name"/>
         <w:id w:val="1466704891"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="013A7026" w14:textId="02292E8B" w:rsidR="00092B1C" w:rsidRDefault="00EA74F9" w:rsidP="00EA74F9">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="56"/>
               <w:szCs w:val="56"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EA74F9">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="64"/>
               <w:szCs w:val="64"/>
             </w:rPr>
             <w:t>HOUGHAM AND</w:t>
           </w:r>
           <w:r w:rsidR="002C6C34" w:rsidRPr="00EA74F9">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="64"/>
@@ -718,50 +719,51 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00553D8D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
             <w:sz w:val="56"/>
             <w:szCs w:val="52"/>
           </w:rPr>
           <w:id w:val="-1966957683"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002C6C34">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="56"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5C0B33EB" w14:textId="5082C1D1" w:rsidR="00415296" w:rsidRPr="00553D8D" w:rsidRDefault="00415296" w:rsidP="00415296">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553D8D">
@@ -782,50 +784,51 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00553D8D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
             <w:sz w:val="56"/>
             <w:szCs w:val="52"/>
           </w:rPr>
           <w:id w:val="-265383289"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F60DC1">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="56"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>28</w:t>
           </w:r>
           <w:r w:rsidR="00537399">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="56"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="002A0A65">
             <w:rPr>
@@ -877,50 +880,51 @@
           <w:sz w:val="56"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00553D8D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:color w:val="FFFF00"/>
             <w:sz w:val="56"/>
             <w:szCs w:val="52"/>
           </w:rPr>
           <w:id w:val="-124546923"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F60DC1">
             <w:rPr>
               <w:rFonts w:cs="Calibri"/>
               <w:color w:val="FFFF00"/>
               <w:sz w:val="56"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>May 2027</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="358B9564" w14:textId="77777777" w:rsidR="00415296" w:rsidRPr="00553D8D" w:rsidRDefault="00415296">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553D8D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1312,67 +1316,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569010 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7EADA649" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="7EADA649" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569011" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Activation</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -1387,69 +1391,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569011 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02CAC345" w14:textId="2F3931CD" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E" w:rsidP="00DE37CF">
+        <w:p w14:paraId="02CAC345" w14:textId="2F3931CD" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73" w:rsidP="00DE37CF">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569012" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Action Steps:</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -1464,69 +1468,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569012 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37B1CE49" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="37B1CE49" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569014" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Incident Log</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -1541,69 +1545,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569014 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B43A468" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="3B43A468" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569015" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Community Impact Assessment (CIA)</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -1618,69 +1622,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569015 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D070B1D" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="2D070B1D" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569016" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Key Priorities</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -1695,69 +1699,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569016 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02422F81" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="02422F81" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569017" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 2: Communicate</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -1768,67 +1772,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569017 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="402524C8" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="402524C8" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569018" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Key Community Emergency Response Contacts</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -1843,69 +1847,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569018 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C00D9FB" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="6C00D9FB" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569019" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Out of Community Key Contacts</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -1920,69 +1924,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569019 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77B77468" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="77B77468" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569020" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Neighbouring Communities</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -1997,69 +2001,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569020 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53F9AE4B" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="53F9AE4B" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569021" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 3: Resources</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2070,67 +2074,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569021 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2CA05E78" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="2CA05E78" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569022" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Community Incident Room</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -2145,69 +2149,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569022 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F54F8AA" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="1F54F8AA" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569023" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Community Places of Safety</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -2222,69 +2226,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569023 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19D447C9" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="19D447C9" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569024" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Emergency Kit</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -2299,69 +2303,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569024 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FD29C11" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="7FD29C11" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569025" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 4: Local Hazards &amp; Vulnerable People</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2372,67 +2376,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569025 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4DBA4544" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="4DBA4544" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569026" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Local Hazards</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -2447,69 +2451,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569026 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E001CBD" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="7E001CBD" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569027" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Vulnerable People</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -2524,69 +2528,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569027 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="655B7319" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="655B7319" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569028" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 5: Flood Planning</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2597,67 +2601,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569028 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="005B6A6A" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="005B6A6A" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569029" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Trigger Points</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -2672,69 +2676,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569029 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E0E204D" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="4E0E204D" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569030" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 6: Handover &amp; Stand-down</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -2745,67 +2749,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569030 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0EFA01DE" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="0EFA01DE" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569031" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Handover Procedure</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -2820,69 +2824,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569031 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="282665FC" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="282665FC" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569032" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Stand-down Procedure</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -2897,69 +2901,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569032 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64234132" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="64234132" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569033" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Recovery</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -2974,69 +2978,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569033 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37891466" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="37891466" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569034" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Recovery Action Steps:</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
@@ -3048,88 +3052,88 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569034 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="5D2134F1" w14:textId="03740379" w:rsidR="00394B74" w:rsidRDefault="00394B74" w:rsidP="00394B74">
           <w:pPr>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>Section 7: Approval………........ ……………………</w:t>
           </w:r>
           <w:r w:rsidR="00285D5B">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>………………………………………………………………………..28</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="20E062DA" w14:textId="68F43D26" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="20E062DA" w14:textId="68F43D26" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569035" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendices</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -3140,67 +3144,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569035 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B3CF7D8" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="5B3CF7D8" w14:textId="77777777" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569036" w:history="1">
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>A: Community Mapping</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -3215,69 +3219,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569036 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4CFD1194" w14:textId="2CF60645" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="4CFD1194" w14:textId="2CF60645" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569037" w:history="1">
             <w:r w:rsidR="00394B74">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">B: </w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
@@ -3300,69 +3304,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569037 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="222104BB" w14:textId="5E5E3AB6" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00F8508E">
+        <w:p w14:paraId="222104BB" w14:textId="5E5E3AB6" w:rsidR="00E915F6" w:rsidRPr="00E915F6" w:rsidRDefault="00341E73">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569039" w:history="1">
             <w:r w:rsidR="00394B74">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>C: Training and Exercises</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
@@ -3377,69 +3381,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569039 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6539BA6B" w14:textId="77777777" w:rsidR="00DE37CF" w:rsidRDefault="00F8508E" w:rsidP="00394B74">
+        <w:p w14:paraId="6539BA6B" w14:textId="77777777" w:rsidR="00DE37CF" w:rsidRDefault="00341E73" w:rsidP="00394B74">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc180569040" w:history="1">
             <w:r w:rsidR="00394B74">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>D: Incident Log</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
@@ -3451,57 +3455,57 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc180569040 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00394B74">
+            <w:r w:rsidR="00C46BBE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="00E915F6" w:rsidRPr="00E915F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="00313137" w:rsidRPr="00E915F6">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="40385BA4" w14:textId="77777777" w:rsidR="00DE37CF" w:rsidRDefault="00DE37CF" w:rsidP="00DE37CF">
           <w:pPr>
             <w:ind w:left="284"/>
           </w:pPr>
           <w:r>
             <w:t>E: Community Impact Assessment Form</w:t>
           </w:r>
@@ -5642,88 +5646,90 @@
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A394F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Telephone Number </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:kern w:val="0"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:alias w:val="CERTLC"/>
                 <w:tag w:val="CERTLC"/>
                 <w:id w:val="-470522656"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E71395" w:rsidRPr="00E71395">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>07947 040523</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D46A9" w:rsidRPr="009A394F" w14:paraId="1E51B8BD" w14:textId="77777777" w:rsidTr="00E71395">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:alias w:val="CERTLN"/>
               <w:tag w:val="CERTLN"/>
               <w:id w:val="-703327079"/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="5E28F4E1" w14:textId="60DEB56A" w:rsidR="001D46A9" w:rsidRPr="009A394F" w:rsidRDefault="00E71395" w:rsidP="00E71395">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E71395">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Andrew Watson</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5770,50 +5776,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00922746" w:rsidRPr="009A394F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">mail Address </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:kern w:val="0"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:alias w:val="CERTLE"/>
                 <w:tag w:val="CERTLE"/>
                 <w:id w:val="-1685966308"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>andrewwatsonmarston@gmail.com</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00922746" w:rsidRPr="009A394F" w14:paraId="6BAC5197" w14:textId="77777777" w:rsidTr="65AE4BDD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="321BB2EF" w14:textId="77777777" w:rsidR="00922746" w:rsidRPr="009A394F" w:rsidRDefault="00922746" w:rsidP="00833A8D">
             <w:pPr>
               <w:ind w:left="1080"/>
@@ -5868,86 +5875,88 @@
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A394F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Telephone Number </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:alias w:val="CERTDL1C"/>
                 <w:tag w:val="CERTDL1C"/>
                 <w:id w:val="980431216"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0095064C">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>07734 324593</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D46A9" w:rsidRPr="009A394F" w14:paraId="16D9BF40" w14:textId="77777777" w:rsidTr="00E71395">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:alias w:val="CERTDL1N"/>
               <w:tag w:val="CERTDL1N"/>
               <w:id w:val="-2068102098"/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="4CC2F4BB" w14:textId="2F910D58" w:rsidR="001D46A9" w:rsidRPr="009A394F" w:rsidRDefault="00E71395" w:rsidP="00E71395">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E71395">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Philip Cartwright</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5987,50 +5996,51 @@
             <w:pPr>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A394F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Email Address </w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:alias w:val="CERTDL1E"/>
               <w:tag w:val="CERTDL1E"/>
               <w:id w:val="57291450"/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2F172669" w14:textId="4C070849" w:rsidR="00684192" w:rsidRPr="009A394F" w:rsidRDefault="0095064C" w:rsidP="0095064C">
                 <w:pPr>
                   <w:ind w:left="1080"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0095064C">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>pl_cartw</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>ri</w:t>
@@ -6355,50 +6365,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D46A9" w:rsidRPr="00991C20" w14:paraId="5A713BBA" w14:textId="77777777" w:rsidTr="00E71395">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:alias w:val="CERTM2N"/>
               <w:tag w:val="CERTM2N"/>
               <w:id w:val="-1690136732"/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="5C1AC4DE" w14:textId="654145D0" w:rsidR="001D46A9" w:rsidRPr="000569B4" w:rsidRDefault="00A204D4" w:rsidP="00A204D4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A204D4">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Joseph O’Halloran</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6576,98 +6587,100 @@
             <w:r w:rsidRPr="000569B4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Telephone Number</w:t>
             </w:r>
             <w:r w:rsidR="00513EEE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri Light"/>
                   <w:b/>
                   <w:color w:val="1C212C"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="CERTFW1C"/>
                 <w:tag w:val="CERTFW1C"/>
                 <w:id w:val="-462341486"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00513EEE" w:rsidRPr="00C5441F">
                   <w:rPr>
                     <w:rFonts w:cs="Calibri Light"/>
                     <w:b/>
                     <w:color w:val="1C212C"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>07790 418707</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D46A9" w14:paraId="6C5EC9D9" w14:textId="77777777" w:rsidTr="00E71395">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DA10549" w14:textId="099CC8EB" w:rsidR="001D46A9" w:rsidRPr="000569B4" w:rsidRDefault="00F8508E" w:rsidP="003B1706">
+          <w:p w14:paraId="7DA10549" w14:textId="099CC8EB" w:rsidR="001D46A9" w:rsidRPr="000569B4" w:rsidRDefault="00341E73" w:rsidP="003B1706">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:alias w:val="CERTFW1N"/>
                 <w:tag w:val="CERTFW1N"/>
                 <w:id w:val="781462873"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B1706" w:rsidRPr="003B1706">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Rob Duckett</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000777F8" w:rsidRPr="000777F8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Marston)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7373,51 +7386,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>01522 785082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E74627" w:rsidRPr="00991C20" w14:paraId="28841C08" w14:textId="77777777" w:rsidTr="00833A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A127885" w14:textId="77777777" w:rsidR="00E74627" w:rsidRPr="00991C20" w:rsidRDefault="00E74627" w:rsidP="00833A8D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A66BD8" w14:textId="2602B59F" w:rsidR="00E74627" w:rsidRPr="00DF2930" w:rsidRDefault="00F8508E" w:rsidP="00E74627">
+          <w:p w14:paraId="41A66BD8" w14:textId="2602B59F" w:rsidR="00E74627" w:rsidRPr="00DF2930" w:rsidRDefault="00341E73" w:rsidP="00E74627">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidR="00E74627" w:rsidRPr="00E74627">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>FixMyStreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E74627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (https:</w:t>
@@ -8176,70 +8189,71 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B5B96" w:rsidRPr="00991C20" w14:paraId="735429D1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="67459439" w14:textId="77777777" w:rsidR="003B5B96" w:rsidRPr="00991C20" w:rsidRDefault="003B5B96" w:rsidP="00833A8D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D1161B" w:rsidRPr="00991C20" w14:paraId="09F799BB" w14:textId="77777777" w:rsidTr="00833A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED53254" w14:textId="3A4F6E15" w:rsidR="00D1161B" w:rsidRPr="005176EF" w:rsidRDefault="00F8508E" w:rsidP="002220E0">
+          <w:p w14:paraId="7ED53254" w14:textId="3A4F6E15" w:rsidR="00D1161B" w:rsidRPr="005176EF" w:rsidRDefault="00341E73" w:rsidP="002220E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:alias w:val="CERTNC1"/>
                 <w:tag w:val="CERTNC1"/>
                 <w:id w:val="1650786137"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002220E0">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Barkston</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002220E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Syston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
           </w:tcPr>
@@ -8250,50 +8264,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D1161B" w:rsidRPr="00991C20" w14:paraId="2706A831" w14:textId="77777777" w:rsidTr="00833A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4521" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:alias w:val="CERTNC2"/>
               <w:tag w:val="CERTNC2"/>
               <w:id w:val="148415304"/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7AD15407" w14:textId="5E9D4B29" w:rsidR="00D1161B" w:rsidRPr="005176EF" w:rsidRDefault="002220E0" w:rsidP="00D1161B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Westborough</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
           </w:tcPr>
@@ -8817,616 +8832,108 @@
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc180569024"/>
       <w:r w:rsidRPr="00BA00DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Emergency Kit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="68EEF216" w14:textId="1F1F6360" w:rsidR="00466052" w:rsidRPr="002772F2" w:rsidRDefault="00466052" w:rsidP="00466052">
+    <w:p w14:paraId="68EEF216" w14:textId="1F1F6360" w:rsidR="00466052" w:rsidRDefault="00466052" w:rsidP="00466052">
       <w:bookmarkStart w:id="15" w:name="_Toc180569025"/>
       <w:r w:rsidRPr="002772F2">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="002772F2">
         <w:t xml:space="preserve">ommunity </w:t>
       </w:r>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="002772F2">
         <w:t xml:space="preserve">mergency </w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="002772F2">
         <w:t xml:space="preserve">ox is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">located at the Village Hall. </w:t>
       </w:r>
       <w:r w:rsidRPr="002772F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="002772F2">
         <w:t xml:space="preserve">he contents of the box </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are to be reviewed at least annually </w:t>
       </w:r>
       <w:r w:rsidRPr="002772F2">
         <w:t xml:space="preserve">to ensure all items are </w:t>
       </w:r>
       <w:r>
         <w:t>working and all documents are up to date.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...519 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="74416166" w14:textId="03A6FBC4" w:rsidR="00C46BBE" w:rsidRDefault="00C46BBE" w:rsidP="00C46BBE">
+      <w:r>
+        <w:t xml:space="preserve">A list of the contents is included in the Resource Directory. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3815383D" w14:textId="77777777" w:rsidR="00C46BBE" w:rsidRDefault="00C46BBE">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296E32FE" w14:textId="77777777" w:rsidR="00C1487E" w:rsidRDefault="00C1487E" w:rsidP="00C46BBE">
+      <w:bookmarkStart w:id="16" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="5B873E44" w14:textId="77777777" w:rsidR="00C1487E" w:rsidRDefault="00C1487E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49334DE1" w14:textId="57424709" w:rsidR="00DB5873" w:rsidRDefault="00C1487E" w:rsidP="00DB5873">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00DB5873" w:rsidRPr="65AE4BDD">
         <w:rPr>
@@ -10134,65 +9641,65 @@
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="723AA674" w14:textId="77777777" w:rsidR="00236DBE" w:rsidRPr="00A85926" w:rsidRDefault="00236DBE" w:rsidP="00C57E69">
             <w:r w:rsidRPr="00A85926">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A96B1EB" wp14:editId="22343633">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>125499</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>162387</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="934720" cy="934720"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="1256461482" name="Picture 2">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1256461482" name="Picture 2">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                                <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="934720" cy="934720"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -10225,65 +9732,65 @@
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CCBA2FE" w14:textId="77777777" w:rsidR="00236DBE" w:rsidRPr="00A85926" w:rsidRDefault="00236DBE" w:rsidP="00C57E69">
             <w:r w:rsidRPr="00A85926">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48101459" wp14:editId="61D2B615">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>90228</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>284596</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1043940" cy="810260"/>
                   <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="1680697089" name="Picture 1">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1680697089" name="Picture 1">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                                <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId21" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="-11139" r="-10364" b="-6810"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1043940" cy="810260"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
@@ -10318,65 +9825,65 @@
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09B49623" w14:textId="77777777" w:rsidR="00236DBE" w:rsidRPr="00A85926" w:rsidRDefault="00236DBE" w:rsidP="00C57E69">
             <w:r w:rsidRPr="00A85926">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="381FF661" wp14:editId="3D3BB3BE">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>-20320</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>513485</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1261118" cy="581891"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="1254460377" name="Picture 4">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1254460377" name="Picture 4">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                                <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1261118" cy="581891"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -10806,65 +10313,65 @@
           <w:tcPr>
             <w:tcW w:w="1960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="177E3105" w14:textId="77777777" w:rsidR="00236DBE" w:rsidRPr="00A85926" w:rsidRDefault="00236DBE" w:rsidP="00C57E69">
             <w:r w:rsidRPr="00A85926">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="366B44F5" wp14:editId="4C41490A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>110029</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>183227</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="935182" cy="935182"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="1930599131" name="Picture 7">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1930599131" name="Picture 7">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                                <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="935182" cy="935182"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -10888,65 +10395,65 @@
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F2B4503" w14:textId="77777777" w:rsidR="00236DBE" w:rsidRPr="00A85926" w:rsidRDefault="00236DBE" w:rsidP="00C57E69">
             <w:r w:rsidRPr="00A85926">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F9BDCE5" wp14:editId="19763C59">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>1905</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>207818</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1143000" cy="995762"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="2001828644" name="Picture 6">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2001828644" name="Picture 6">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                                <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId24">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="16486" t="6306" r="15621" b="34547"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="995762"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
@@ -10970,65 +10477,65 @@
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A0366C6" w14:textId="77777777" w:rsidR="00236DBE" w:rsidRPr="00A85926" w:rsidRDefault="00236DBE" w:rsidP="00C57E69">
             <w:r w:rsidRPr="00A85926">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67F5DF3F" wp14:editId="0B233C73">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>466263</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1332431" cy="737755"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="1033231758" name="Picture 5">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1033231758" name="Picture 5">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                                <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1332431" cy="737755"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -11503,65 +11010,65 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A85926">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BCC5DA0" wp14:editId="7A309A30">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>121920</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>160020</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="934720" cy="934720"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="20449836" name="Picture 2">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="20449836" name="Picture 2">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                                <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="934720" cy="934720"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -11619,65 +11126,65 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A85926">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35982630" wp14:editId="0254D2AF">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>72390</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>316057</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1043940" cy="862330"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="1905352895" name="Picture 1">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1905352895" name="Picture 1">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                                <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId27" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="9697" b="31583"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1043940" cy="862330"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
@@ -11732,65 +11239,65 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A85926">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D518CCB" wp14:editId="2C931E97">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>175260</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>513715</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="868680" cy="581660"/>
                   <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="981360439" name="Picture 4">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="981360439" name="Picture 4">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                                <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId28" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="868680" cy="581660"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -13574,61 +13081,62 @@
       <w:r w:rsidRPr="003563C5">
         <w:t xml:space="preserve">Following significant incidents within the community, the </w:t>
       </w:r>
       <w:r w:rsidR="0094658F">
         <w:t>CERT</w:t>
       </w:r>
       <w:r w:rsidRPr="003563C5">
         <w:t xml:space="preserve"> will play a vital role in supporting recovery efforts and facilitating the community's return to a new state of normality. </w:t>
       </w:r>
       <w:r w:rsidR="00B50121">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA00DD">
         <w:t>This section</w:t>
       </w:r>
       <w:r w:rsidRPr="003563C5">
         <w:t xml:space="preserve"> outlines the </w:t>
       </w:r>
       <w:r>
         <w:t>CERT’s</w:t>
       </w:r>
       <w:r w:rsidRPr="003563C5">
         <w:t xml:space="preserve"> responsibilities and procedures during the recovery phase.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A2DC99" w14:textId="414EAF56" w:rsidR="007061DF" w:rsidRPr="007061DF" w:rsidRDefault="00F8508E" w:rsidP="007061DF">
+    <w:p w14:paraId="05A2DC99" w14:textId="414EAF56" w:rsidR="007061DF" w:rsidRPr="007061DF" w:rsidRDefault="00341E73" w:rsidP="007061DF">
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Community Name"/>
           <w:tag w:val="Community Name"/>
           <w:id w:val="-1551920862"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B50121" w:rsidRPr="00B50121">
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:t>The CERT</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007061DF" w:rsidRPr="007061DF">
         <w:t xml:space="preserve"> will actively participate in recovery operations by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F5838A" w14:textId="327E2A1B" w:rsidR="008968A2" w:rsidRDefault="008968A2" w:rsidP="00C30E9E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Support</w:t>
       </w:r>
       <w:r w:rsidR="00B50121">
@@ -14431,94 +13939,96 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644CF4" w:rsidRPr="00A85926" w14:paraId="1617CE89" w14:textId="77777777" w:rsidTr="00394B74">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:alias w:val="Community Name"/>
               <w:tag w:val="Community Name"/>
               <w:id w:val="1874570225"/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7C1D6488" w14:textId="77777777" w:rsidR="00644CF4" w:rsidRPr="00F827CE" w:rsidRDefault="00644CF4" w:rsidP="00394B74">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00963362">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Hougham and Marston</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="0EA6A654" w14:textId="77777777" w:rsidR="00644CF4" w:rsidRPr="00A85926" w:rsidRDefault="00644CF4" w:rsidP="00394B74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:alias w:val=" Community Response Team (CERT) Leader"/>
               <w:tag w:val=" Community Response Team (CERT) Leader"/>
               <w:id w:val="1036384584"/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2A478DCE" w14:textId="77777777" w:rsidR="00644CF4" w:rsidRPr="006F0C2E" w:rsidRDefault="00644CF4" w:rsidP="00394B74">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:highlight w:val="yellow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Emergency Planning Group</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00963362">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Leader</w:t>
@@ -14595,96 +14105,98 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644CF4" w:rsidRPr="00A85926" w14:paraId="0BF8C49B" w14:textId="77777777" w:rsidTr="00394B74">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:alias w:val="Community Name"/>
               <w:tag w:val="Community Name"/>
               <w:id w:val="335355155"/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="18622D47" w14:textId="77777777" w:rsidR="00644CF4" w:rsidRPr="00F827CE" w:rsidRDefault="00644CF4" w:rsidP="00394B74">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00963362">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Hougham and Marston</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="096FB97D" w14:textId="77777777" w:rsidR="00644CF4" w:rsidRPr="006D4EFE" w:rsidRDefault="00644CF4" w:rsidP="00394B74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:alias w:val=" Community Response Team (CERT) Leader"/>
               <w:tag w:val=" Community Response Team (CERT) Leader"/>
               <w:id w:val="2024272578"/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="1E2BA8D5" w14:textId="77777777" w:rsidR="00644CF4" w:rsidRPr="006D4EFE" w:rsidRDefault="00644CF4" w:rsidP="00394B74">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Emergency Planning Group Member</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644CF4" w:rsidRPr="00A85926" w14:paraId="5787039B" w14:textId="77777777" w:rsidTr="00394B74">
         <w:tc>
           <w:tcPr>
@@ -15267,112 +14779,113 @@
       <w:r w:rsidR="003C373C" w:rsidRPr="65AE4BDD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Community Mapping</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="73EEC341" w14:textId="77777777" w:rsidR="00F50DFC" w:rsidRPr="00C57E69" w:rsidRDefault="00CC533E" w:rsidP="00C57E69">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57E69">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Community Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C58AA1" w14:textId="02F79AF7" w:rsidR="00CC533E" w:rsidRDefault="00F8508E" w:rsidP="00683182">
+    <w:p w14:paraId="29C58AA1" w14:textId="02F79AF7" w:rsidR="00CC533E" w:rsidRDefault="00341E73" w:rsidP="00683182">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Community Name"/>
           <w:tag w:val="Community Name"/>
           <w:id w:val="-1489251843"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00644CF4" w:rsidRPr="00644CF4">
             <w:t>Hougham and Marston are two villages</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CC533E" w:rsidRPr="00A85926">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> situated within </w:t>
       </w:r>
       <w:r w:rsidR="00644CF4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Lincolnshire and support a population of XXX residents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A63F943" w14:textId="77777777" w:rsidR="000508D9" w:rsidRPr="00A85926" w:rsidRDefault="00785614" w:rsidP="00683182">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23094E57" wp14:editId="370F1E06">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>60325</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5962650" cy="6800850"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="676894561" name="Rectangle 1">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                      <adec:decorative xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5962650" cy="6800850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
@@ -15600,50 +15113,51 @@
         <w:t>This C</w:t>
       </w:r>
       <w:r w:rsidR="00EE2771">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>ommunity Emergency Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00A85926">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the property of the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Community Name"/>
           <w:tag w:val="Community Name"/>
           <w:id w:val="437337362"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00963362" w:rsidRPr="00963362">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:bCs/>
             </w:rPr>
             <w:t>Hougham and Marston Emergency Planning Group</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00963362">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A85926">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00963362">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -20072,71 +19586,71 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>IMPORT NOTE: Regularly update and advise EP Duty Officer of updates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EA1A0E" w14:textId="77777777" w:rsidR="00395881" w:rsidRDefault="00395881" w:rsidP="00395881">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00395881">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F333D08" w14:textId="77777777" w:rsidR="009E75B5" w:rsidRDefault="009E75B5" w:rsidP="00A679C8">
+    <w:p w14:paraId="185FB552" w14:textId="77777777" w:rsidR="00341E73" w:rsidRDefault="00341E73" w:rsidP="00A679C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A303EFD" w14:textId="77777777" w:rsidR="009E75B5" w:rsidRDefault="009E75B5" w:rsidP="00A679C8">
+    <w:p w14:paraId="7F0C0D8B" w14:textId="77777777" w:rsidR="00341E73" w:rsidRDefault="00341E73" w:rsidP="00A679C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59662C21" w14:textId="77777777" w:rsidR="009E75B5" w:rsidRDefault="009E75B5">
+    <w:p w14:paraId="569C8AE4" w14:textId="77777777" w:rsidR="00341E73" w:rsidRDefault="00341E73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20228,51 +19742,51 @@
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00E524FA">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E524FA">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00E524FA">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009E75B5">
+        <w:r w:rsidR="00341E73">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00E524FA">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00E524FA">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="54C8F13A" w14:textId="173E7143" w:rsidR="00F8508E" w:rsidRDefault="00F8508E" w:rsidP="00A679C8">
@@ -20290,71 +19804,71 @@
       </w:rPr>
       <w:t>Version 3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
       <w:t>28 February 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64A32E40" w14:textId="77777777" w:rsidR="009E75B5" w:rsidRDefault="009E75B5" w:rsidP="00A679C8">
+    <w:p w14:paraId="463C265E" w14:textId="77777777" w:rsidR="00341E73" w:rsidRDefault="00341E73" w:rsidP="00A679C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18BE9040" w14:textId="77777777" w:rsidR="009E75B5" w:rsidRDefault="009E75B5" w:rsidP="00A679C8">
+    <w:p w14:paraId="5C4A12BC" w14:textId="77777777" w:rsidR="00341E73" w:rsidRDefault="00341E73" w:rsidP="00A679C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5199874F" w14:textId="77777777" w:rsidR="009E75B5" w:rsidRDefault="009E75B5">
+    <w:p w14:paraId="2440D586" w14:textId="77777777" w:rsidR="00341E73" w:rsidRDefault="00341E73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01886FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E903BE6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
@@ -24099,50 +23613,51 @@
     <w:rsid w:val="003032AB"/>
     <w:rsid w:val="003063F9"/>
     <w:rsid w:val="00306621"/>
     <w:rsid w:val="00307B2D"/>
     <w:rsid w:val="00307E18"/>
     <w:rsid w:val="00310035"/>
     <w:rsid w:val="00310E59"/>
     <w:rsid w:val="003122A3"/>
     <w:rsid w:val="00313137"/>
     <w:rsid w:val="0031566F"/>
     <w:rsid w:val="0031682A"/>
     <w:rsid w:val="003168BF"/>
     <w:rsid w:val="00317B00"/>
     <w:rsid w:val="00321D74"/>
     <w:rsid w:val="00323471"/>
     <w:rsid w:val="003234AF"/>
     <w:rsid w:val="003235E9"/>
     <w:rsid w:val="00323814"/>
     <w:rsid w:val="00323E1C"/>
     <w:rsid w:val="00325C26"/>
     <w:rsid w:val="00325DD9"/>
     <w:rsid w:val="00326018"/>
     <w:rsid w:val="00327094"/>
     <w:rsid w:val="00331D5F"/>
     <w:rsid w:val="00334098"/>
+    <w:rsid w:val="00341E73"/>
     <w:rsid w:val="00344198"/>
     <w:rsid w:val="0034796B"/>
     <w:rsid w:val="00351FA8"/>
     <w:rsid w:val="00352D59"/>
     <w:rsid w:val="00354058"/>
     <w:rsid w:val="00355961"/>
     <w:rsid w:val="003563C5"/>
     <w:rsid w:val="003602B2"/>
     <w:rsid w:val="00360662"/>
     <w:rsid w:val="003607B5"/>
     <w:rsid w:val="003674AB"/>
     <w:rsid w:val="0036775C"/>
     <w:rsid w:val="00374E7E"/>
     <w:rsid w:val="00377448"/>
     <w:rsid w:val="00380DB0"/>
     <w:rsid w:val="00382850"/>
     <w:rsid w:val="003855B3"/>
     <w:rsid w:val="003863D1"/>
     <w:rsid w:val="00386776"/>
     <w:rsid w:val="00387271"/>
     <w:rsid w:val="003903E3"/>
     <w:rsid w:val="003920B6"/>
     <w:rsid w:val="0039285A"/>
     <w:rsid w:val="0039322A"/>
     <w:rsid w:val="00394B74"/>
@@ -24943,50 +24458,51 @@
     <w:rsid w:val="00C13152"/>
     <w:rsid w:val="00C135B7"/>
     <w:rsid w:val="00C13997"/>
     <w:rsid w:val="00C1487E"/>
     <w:rsid w:val="00C150D4"/>
     <w:rsid w:val="00C17529"/>
     <w:rsid w:val="00C176F3"/>
     <w:rsid w:val="00C17C70"/>
     <w:rsid w:val="00C20906"/>
     <w:rsid w:val="00C20F62"/>
     <w:rsid w:val="00C232A9"/>
     <w:rsid w:val="00C25052"/>
     <w:rsid w:val="00C25768"/>
     <w:rsid w:val="00C27A42"/>
     <w:rsid w:val="00C30E9E"/>
     <w:rsid w:val="00C314C4"/>
     <w:rsid w:val="00C325AB"/>
     <w:rsid w:val="00C3498C"/>
     <w:rsid w:val="00C35EEE"/>
     <w:rsid w:val="00C36984"/>
     <w:rsid w:val="00C40D77"/>
     <w:rsid w:val="00C4193F"/>
     <w:rsid w:val="00C44C12"/>
     <w:rsid w:val="00C44D55"/>
     <w:rsid w:val="00C44FCA"/>
+    <w:rsid w:val="00C46BBE"/>
     <w:rsid w:val="00C5074C"/>
     <w:rsid w:val="00C51C0D"/>
     <w:rsid w:val="00C53E46"/>
     <w:rsid w:val="00C5441F"/>
     <w:rsid w:val="00C54CBF"/>
     <w:rsid w:val="00C55B59"/>
     <w:rsid w:val="00C57E69"/>
     <w:rsid w:val="00C60182"/>
     <w:rsid w:val="00C602DD"/>
     <w:rsid w:val="00C60999"/>
     <w:rsid w:val="00C60A13"/>
     <w:rsid w:val="00C62A12"/>
     <w:rsid w:val="00C64F4A"/>
     <w:rsid w:val="00C65A4D"/>
     <w:rsid w:val="00C701DB"/>
     <w:rsid w:val="00C7045B"/>
     <w:rsid w:val="00C73C4F"/>
     <w:rsid w:val="00C75D31"/>
     <w:rsid w:val="00C83510"/>
     <w:rsid w:val="00C870FE"/>
     <w:rsid w:val="00C91D7B"/>
     <w:rsid w:val="00C92FAE"/>
     <w:rsid w:val="00C9498F"/>
     <w:rsid w:val="00C97E59"/>
     <w:rsid w:val="00C97FBA"/>
@@ -29056,73 +28572,94 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fafb7302-2fb9-4e64-b5c0-55160b030dd0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9d3eecc1-3e50-4dfd-9808-eeaa08b836bd"/>
+    <Description xmlns="fafb7302-2fb9-4e64-b5c0-55160b030dd0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9D1A2260E76D747AC79D1BB244497E4" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6bddeb801c204f7d64c5e647141ae0e0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fafb7302-2fb9-4e64-b5c0-55160b030dd0" xmlns:ns3="9d3eecc1-3e50-4dfd-9808-eeaa08b836bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="47d9a219a65b8f38b3c907756552de54" ns2:_="" ns3:_="">
     <xsd:import namespace="fafb7302-2fb9-4e64-b5c0-55160b030dd0"/>
     <xsd:import namespace="9d3eecc1-3e50-4dfd-9808-eeaa08b836bd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -29341,132 +28878,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61F1B08A-16E6-4FB9-A9C2-0E59E56B9985}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fafb7302-2fb9-4e64-b5c0-55160b030dd0"/>
+    <ds:schemaRef ds:uri="9d3eecc1-3e50-4dfd-9808-eeaa08b836bd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B77A989-9F6F-41B9-B529-48BAE20D7EDD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12714958-5B4C-4A87-9638-190C88F0FAF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fafb7302-2fb9-4e64-b5c0-55160b030dd0"/>
     <ds:schemaRef ds:uri="9d3eecc1-3e50-4dfd-9808-eeaa08b836bd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0715D315-E36C-4B70-A685-17005B826DAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A38FF61-A27E-4765-9227-4C245CDAB66D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>22429</Characters>
+  <Pages>27</Pages>
+  <Words>3837</Words>
+  <Characters>21871</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>186</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>182</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>34</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="35" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Section 1: Activation</vt:lpstr>
       <vt:lpstr>    Activation</vt:lpstr>
       <vt:lpstr>    Action Steps:</vt:lpstr>
       <vt:lpstr>    Incident Log</vt:lpstr>
       <vt:lpstr>    Community Impact Assessment</vt:lpstr>
@@ -29481,51 +28997,51 @@
       <vt:lpstr>Section 4: Local Hazards &amp; Vulnerable People</vt:lpstr>
       <vt:lpstr>    Local Hazards  </vt:lpstr>
       <vt:lpstr>    Vulnerable People</vt:lpstr>
       <vt:lpstr>Section 5: Flood Planning</vt:lpstr>
       <vt:lpstr>    Trigger Points</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>Section 6: Handover &amp; Stand-Down</vt:lpstr>
       <vt:lpstr>    Handover Procedure </vt:lpstr>
       <vt:lpstr>    Stand-down Procedure </vt:lpstr>
       <vt:lpstr>    Recovery</vt:lpstr>
       <vt:lpstr>    Recovery Action Steps</vt:lpstr>
       <vt:lpstr>Section 7: Approval</vt:lpstr>
       <vt:lpstr>    Approval</vt:lpstr>
       <vt:lpstr>    Record of Amendments</vt:lpstr>
       <vt:lpstr>    Appendix A: Community Mapping</vt:lpstr>
       <vt:lpstr>    Appendix B: Governance</vt:lpstr>
       <vt:lpstr>    Data Ownership and Usage</vt:lpstr>
       <vt:lpstr>    Appendix C: Training and Exercising</vt:lpstr>
       <vt:lpstr>    Appendix D: Incident Log</vt:lpstr>
       <vt:lpstr>    Appendix E: Community Impact Assessment Report</vt:lpstr>
       <vt:lpstr>    Appendix F: ETHANE Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26311</CharactersWithSpaces>
+  <CharactersWithSpaces>25657</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="216" baseType="variant">
       <vt:variant>
         <vt:i4>3145760</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>210</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://arcg.is/1mfKHT1</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8257560</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -30145,37 +29661,38 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc1731632963</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Steve Eason-Harris</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D9D1A2260E76D747AC79D1BB244497E4</vt:lpwstr>
   </property>
 </Properties>
 </file>